--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -51,51 +51,51 @@
   <si>
     <t>已完成</t>
   </si>
   <si>
     <t>總問題數</t>
   </si>
   <si>
     <t>網路問題</t>
   </si>
   <si>
     <t>帳號問題</t>
   </si>
   <si>
     <t>教育問題</t>
   </si>
   <si>
     <t>生生用平板（含MDM）</t>
   </si>
   <si>
     <t>XOOPS相關</t>
   </si>
   <si>
     <t>其他問題</t>
   </si>
   <si>
-    <t>花蓮i客服統計數據(2026-06)</t>
+    <t>花蓮i客服統計數據(2026-07)</t>
   </si>
   <si>
     <t>尚無內容</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>