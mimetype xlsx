--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -16,89 +16,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="2" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="項目統計" sheetId="1" r:id="rId4"/>
     <sheet name="提問人統計" sheetId="2" r:id="rId5"/>
     <sheet name="提問學校統計" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>項目</t>
   </si>
   <si>
     <t>未處理</t>
   </si>
   <si>
     <t>處理中</t>
   </si>
   <si>
     <t>已完成</t>
   </si>
   <si>
     <t>總問題數</t>
   </si>
   <si>
     <t>網路問題</t>
   </si>
   <si>
     <t>帳號問題</t>
   </si>
   <si>
     <t>教育問題</t>
   </si>
   <si>
     <t>生生用平板（含MDM）</t>
   </si>
   <si>
     <t>XOOPS相關</t>
   </si>
   <si>
     <t>其他問題</t>
   </si>
   <si>
-    <t>花蓮i客服統計數據(2026-07)</t>
-[...2 lines deleted...]
-    <t>尚無內容</t>
+    <t>提問人</t>
+  </si>
+  <si>
+    <t>李鳳嬌</t>
+  </si>
+  <si>
+    <t>提問學校</t>
+  </si>
+  <si>
+    <t>太平國小</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="PMingLiU"/>
@@ -576,156 +582,198 @@
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:26">
+      <c r="A1" t="s">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="2" t="s">
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" s="1"/>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2" t="s">
         <v>12</v>
       </c>
+      <c r="Z2" s="2"/>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" s="4"/>
+      <c r="Z3" s="3"/>
     </row>
   </sheetData>
-  <mergeCells>
-[...2 lines deleted...]
-  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...7 lines deleted...]
-      </c>
+    <row r="1" spans="1:26">
+      <c r="A1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" s="1"/>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z2" s="2"/>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" s="4"/>
+      <c r="Z3" s="3"/>
     </row>
   </sheetData>
-  <mergeCells>
-[...2 lines deleted...]
-  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>項目統計</vt:lpstr>
       <vt:lpstr>提問人統計</vt:lpstr>